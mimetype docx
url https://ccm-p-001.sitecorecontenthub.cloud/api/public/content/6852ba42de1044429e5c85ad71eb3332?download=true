--- v0 (2026-04-04)
+++ v1 (2026-10-26)
@@ -1,2419 +1,2359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00E5005F" w:rsidRDefault="009629CB" w14:paraId="514B7864" w14:textId="77777777">
+    <w:p w14:paraId="514B7864" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="009629CB" w:rsidP="00E5005F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E71C199" wp14:editId="37CC79BA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E71C199" wp14:editId="660F5CCC">
             <wp:extent cx="5388767" cy="356616"/>
             <wp:effectExtent l="0" t="0" r="2540" b="5715"/>
             <wp:docPr id="3" name="Picture 3" descr="C:\Users\howard\Desktop\Spec Logos\VersiFleece AC TPO.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\howard\Desktop\Spec Logos\VersiFleece AC TPO.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5388767" cy="356616"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00675444" w:rsidP="00E5005F" w:rsidRDefault="00675444" w14:paraId="575676C8" w14:textId="77777777">
+    <w:p w14:paraId="575676C8" w14:textId="77777777" w:rsidR="00675444" w:rsidRPr="006A58EC" w:rsidRDefault="00675444" w:rsidP="00E5005F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidRDefault="00B21CAC" w14:paraId="2B17CA6C" w14:textId="77777777">
+    <w:p w14:paraId="2B17CA6C" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="7B199FF0" w:rsidRDefault="008E27D7" w14:paraId="4ABD5D10" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="4ABD5D10" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:ind w:left="2880" w:firstLine="720"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Aharoni"/>
           <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="4B6CB977">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Aharoni"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>G   U   I   D   E   -   S   P   E   C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005335C4" w:rsidP="7B199FF0" w:rsidRDefault="008E27D7" w14:paraId="5DA801C2" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="5DA801C2" w14:textId="77777777" w:rsidR="005335C4" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:ind w:left="3600" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="020A3562">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009629CB" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>VersiFleece</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="73E513BB">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="020A3562">
+      <w:r w:rsidR="009629CB" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="374388C6">
+      <w:r w:rsidR="00D17B47" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="020A3562">
+      <w:r w:rsidR="009629CB" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>TPO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="7B199FF0" w:rsidRDefault="005335C4" w14:paraId="11584C3E" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="11584C3E" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="005335C4" w:rsidP="005335C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="279FE76D">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Mechanically-Fastened</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1637944385"/>
-      <w:r w:rsidRPr="7B199FF0" w:rsidR="4B6CB977">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roofing System</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidRDefault="008E27D7" w14:paraId="0371950F" w14:textId="433B86CA">
+    <w:p w14:paraId="0371950F" w14:textId="5EA5560D" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00AC61BA">
+      <w:r w:rsidR="00AC61BA" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="006044E3">
+      <w:r w:rsidR="00B05681" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ul</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00AC61BA">
+      <w:r w:rsidR="00AC61BA" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00711B55">
+      <w:r w:rsidR="00711B55" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00AC61BA">
+      <w:r w:rsidR="00F60B39" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidRDefault="00B21CAC" w14:paraId="37700C35" w14:textId="77777777">
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37700C35" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidRDefault="00B21CAC" w14:paraId="60912A17" w14:textId="77777777">
+    <w:p w14:paraId="60912A17" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="004904C5" w:rsidR="00B21CAC">
+        <w:sectPr w:rsidR="00B21CAC" w:rsidRPr="006A58EC">
           <w:footerReference w:type="default" r:id="rId8"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1080" w:bottom="360" w:left="1080" w:header="1080" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="3C089038" w14:textId="77777777">
+    <w:p w14:paraId="3C089038" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GUIDE-SPEC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a brief outline of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00EA7E9B">
+      <w:r w:rsidR="00EA7E9B" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Versico’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VersiFleece AC TPO</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="001B133F">
+      <w:r w:rsidR="001B133F" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="005335C4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005335C4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mechanically-Fastened</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="001B133F">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B133F" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roofing System </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements and is intended for use as a submittal with a bid package.  Specifiers and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authorized Roofing </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contractors</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> must comply with the specification and details contained in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’s Technical Manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="2F918258" w14:textId="77777777">
+    <w:p w14:paraId="2F918258" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00DC2B10" w:rsidP="000720EF" w:rsidRDefault="00DC2B10" w14:paraId="7C42472D" w14:textId="77777777">
+    <w:p w14:paraId="7C42472D" w14:textId="77777777" w:rsidR="00DC2B10" w:rsidRPr="006A58EC" w:rsidRDefault="00DC2B10" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PART I</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00DC2B10" w:rsidP="000720EF" w:rsidRDefault="00DC2B10" w14:paraId="15B1880E" w14:textId="77777777">
+    <w:p w14:paraId="15B1880E" w14:textId="77777777" w:rsidR="00DC2B10" w:rsidRPr="006A58EC" w:rsidRDefault="00DC2B10" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00891A88" w:rsidRDefault="008E27D7" w14:paraId="56BD3A8E" w14:textId="77777777">
+    <w:p w14:paraId="56BD3A8E" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="347C3FA4" w14:textId="77777777">
+    <w:p w14:paraId="347C3FA4" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="007C275F" w:rsidP="000720EF" w:rsidRDefault="007C275F" w14:paraId="1DA23931" w14:textId="77777777">
+    <w:p w14:paraId="1DA23931" w14:textId="77777777" w:rsidR="007C275F" w:rsidRPr="006A58EC" w:rsidRDefault="007C275F" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VersiFleece AC TPO</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00072185">
+      <w:r w:rsidR="00072185" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="005335C4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005335C4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mechanically-Fastened</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00072185">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00072185" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roofing </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">System </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">incorporates the use of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="005335C4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005335C4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mechanically-Fastened</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00BB58E1">
+      <w:r w:rsidR="00BB58E1" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Membrane to</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> recover various existing roof systems. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00ED43B4">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D17B47">
+      <w:r w:rsidR="00ED43B4" w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membrane combines VersiWeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B47" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> TPO membrane with 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ounce per s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="001B133F">
+      <w:r w:rsidR="001B133F" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">quare yard, non-woven polyester </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>polypropylene blended fleece-backing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F21D45">
+      <w:r w:rsidR="00F21D45" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Without an underlayment, the membrane can be installed directly over a smooth surfaced BUR, mineral surfaced cap sheet, modified bitumen, or an acceptable single-ply membrane and mechanically fastened to an acceptable steel or wood deck</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F21D45">
+      <w:r w:rsidR="00F21D45" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="001B133F" w:rsidP="000720EF" w:rsidRDefault="001B133F" w14:paraId="7378D2A2" w14:textId="77777777">
+    <w:p w14:paraId="7378D2A2" w14:textId="77777777" w:rsidR="001B133F" w:rsidRPr="006A58EC" w:rsidRDefault="001B133F" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00F21D45" w:rsidRDefault="00F21D45" w14:paraId="7D3575C7" w14:textId="77777777">
+    <w:p w14:paraId="7D3575C7" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00F21D45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Securement of membrane will be with Versico HPVX Fasteners and HPVX Plates spaced a maximum of 12” on center in the field of the roof area. As an alternate to the HPVX Plates, Versico Metal Fastener Bar or Polymer Bar may be substituted. Membrane securement to other types of decks will require approval from Versico based upon pullout values achieved. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="06F446E9" w14:textId="77777777">
+    <w:p w14:paraId="06F446E9" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="007C275F" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="6451169C" w14:textId="77777777">
+    <w:p w14:paraId="6451169C" w14:textId="77777777" w:rsidR="007C275F" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A selvage edge (fleece-backing is discontinued) is provided on one edge along the length of the membrane.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D17B47">
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Adjoining VersiWeld sheets are seamed together with a hot air weld. Sheet end laps are butted and overlaid with VersiWeld reinforced membrane and hot air welded</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B47" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="000720EF" w:rsidRDefault="002414D5" w14:paraId="15DD40D5" w14:textId="77777777">
+    <w:p w14:paraId="15DD40D5" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="00891A88" w:rsidRDefault="002414D5" w14:paraId="640CDCE8" w14:textId="77777777">
+    <w:p w14:paraId="640CDCE8" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="000720EF" w:rsidRDefault="002414D5" w14:paraId="5C838C97" w14:textId="77777777">
+    <w:p w14:paraId="5C838C97" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="870"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="00891A88" w:rsidRDefault="002414D5" w14:paraId="3DB574AB" w14:textId="77777777">
+    <w:p w14:paraId="3DB574AB" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The specified roofing system must be installed by a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authorized Roofing </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in compliance with drawings and specifications as approved by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="000720EF" w:rsidRDefault="002414D5" w14:paraId="7549889A" w14:textId="77777777">
+    <w:p w14:paraId="7549889A" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="00891A88" w:rsidRDefault="002414D5" w14:paraId="210A7CE6" w14:textId="77777777">
+    <w:p w14:paraId="210A7CE6" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon request, an inspection shall be conducted by a Field Service Representative of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ascertain that the membrane roofing system has been installed according to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’s published specifications and details applicable at the time of bid. This inspection is to determine whether a warranty shall be issued. It is not intended as a final inspection for the benefit of the owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="000720EF" w:rsidRDefault="002414D5" w14:paraId="2A664E43" w14:textId="77777777">
+    <w:p w14:paraId="2A664E43" w14:textId="77777777" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002414D5" w:rsidP="00891A88" w:rsidRDefault="002414D5" w14:paraId="31D5177D" w14:textId="1CAAF10A">
+    <w:p w14:paraId="31D5177D" w14:textId="1CAAF10A" w:rsidR="002414D5" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For specific code approvals achieved with this system</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D17B47">
+      <w:r w:rsidR="00D17B47" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D17B47">
+      <w:r w:rsidR="00D17B47" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">'s </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Code Approval Guide, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D26393">
+      <w:r w:rsidR="00D26393" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DORA (Directory of Roof Assemblies), </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FM Approval</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00BB58E1">
+      <w:r w:rsidR="00BB58E1" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s or UL Fire Resistance Directory for</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roofing Materials and Systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="56F2E442" w14:textId="77777777">
+    <w:p w14:paraId="56F2E442" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="00891A88" w:rsidRDefault="002414D5" w14:paraId="3F2BAD9D" w14:textId="77777777">
+    <w:p w14:paraId="3F2BAD9D" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="002414D5" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="000720EF" w:rsidRDefault="000720EF" w14:paraId="09B0409F" w14:textId="77777777">
+    <w:p w14:paraId="09B0409F" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="870"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="49ABCC68" w14:textId="77777777">
+    <w:p w14:paraId="49ABCC68" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">To ensure compliance with </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">'s </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="000720EF">
+      <w:r w:rsidR="000720EF" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">minimum </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">warranty requirements, the following projects should be forwarded to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> for review prior to installation, preferably prior to bid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="5ECD97E8" w14:textId="77777777">
+    <w:p w14:paraId="5ECD97E8" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="000720EF" w14:paraId="10498F3A" w14:textId="77777777">
+    <w:p w14:paraId="10498F3A" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="000720EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="867"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Air pressurized buildings, canopies, and buildings with large openings, cold storage buildings or freezer facilities, adhered roofing system projects over 50’ in height or projects where the membrane is expected to come in direct contact with petroleum-based products, waste products (i.e., grease, oil animal fates, etc.) and other chemicals. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="002B69B4" w:rsidP="008E732E" w:rsidRDefault="008E27D7" w14:paraId="710865C8" w14:textId="77777777">
+    <w:p w14:paraId="710865C8" w14:textId="77777777" w:rsidR="002B69B4" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="008E732E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="867"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="002B69B4">
+      <w:r w:rsidR="002B69B4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jects where 20 or 25-year </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">System Warranties </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00972B5B">
+      <w:r w:rsidR="00972B5B" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">or wind speed coverage greater than 72 mph </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>are specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="00891A88" w:rsidRDefault="000720EF" w14:paraId="6A358EF5" w14:textId="77777777">
+    <w:p w14:paraId="6A358EF5" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GENERAL DESIGN CONSIDERATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="000720EF" w:rsidRDefault="000720EF" w14:paraId="23BA3D06" w14:textId="77777777">
+    <w:p w14:paraId="23BA3D06" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="00891A88" w:rsidRDefault="000720EF" w14:paraId="3AC3D7DC" w14:textId="77777777">
+    <w:p w14:paraId="3AC3D7DC" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>It is the responsibility of the building owner or his/her designated representative to verify structural load limitation. In addition, a core cut may be taken to verify weight of existing components when the roofing system is to be specified on an existing facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="000720EF" w:rsidRDefault="000720EF" w14:paraId="063CF41C" w14:textId="77777777">
+    <w:p w14:paraId="063CF41C" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00853CDD" w:rsidP="002B69B4" w:rsidRDefault="008E732E" w14:paraId="6B6D79D6" w14:textId="77777777">
+    <w:p w14:paraId="6B6D79D6" w14:textId="77777777" w:rsidR="00853CDD" w:rsidRPr="006A58EC" w:rsidRDefault="008E732E" w:rsidP="002B69B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Interior m</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="000720EF">
+      <w:r w:rsidR="000720EF" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">oisture generated due to the construction process </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">or from the operation of the building </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="000720EF">
+      <w:r w:rsidR="000720EF" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">could adversely impact various components within the roofing assembly if not addressed. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technical Manual for industry recommendations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00853CDD">
+      <w:r w:rsidR="00853CDD" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000720EF" w:rsidP="000720EF" w:rsidRDefault="000720EF" w14:paraId="61E7F243" w14:textId="77777777">
+    <w:p w14:paraId="61E7F243" w14:textId="77777777" w:rsidR="000720EF" w:rsidRPr="006A58EC" w:rsidRDefault="000720EF" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00891A88" w:rsidRDefault="00C64D5E" w14:paraId="1A45E75B" w14:textId="77777777">
+    <w:p w14:paraId="1A45E75B" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C67877" w:rsidP="000720EF" w:rsidRDefault="00C67877" w14:paraId="06C960EF" w14:textId="77777777">
+    <w:p w14:paraId="06C960EF" w14:textId="77777777" w:rsidR="00C67877" w:rsidRPr="006A58EC" w:rsidRDefault="00C67877" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00D4725E" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="76986040" w14:textId="77777777">
+    <w:p w14:paraId="76986040" w14:textId="77777777" w:rsidR="00D4725E" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E76105" wp14:editId="579CDCB9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E76105" wp14:editId="34D4E2D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5318760</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-168275</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1280160" cy="619760"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21246"/>
                 <wp:lineTo x="21214" y="21246"/>
                 <wp:lineTo x="21214" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2439,133 +2379,133 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1280160" cy="619760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D4725E">
+      <w:r w:rsidR="00D4725E" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Membrane System Warranty is available for roofing systems on commercial buildings within the United States and applies only to products manufactured or marketed by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D4725E">
+      <w:r w:rsidR="00D4725E" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The membrane system is defined as membrane, flashings, adhesives, sealants and other </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00D4725E">
+      <w:r w:rsidR="00D4725E" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> brand products</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00880424">
+      <w:r w:rsidR="00880424" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> utilized in the installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00F21D45" w:rsidRDefault="00F21D45" w14:paraId="4EB176A1" w14:textId="77777777">
+    <w:p w14:paraId="4EB176A1" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00F21D45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00F21D45" w:rsidRDefault="00F21D45" w14:paraId="0920D03D" w14:textId="77777777">
+    <w:p w14:paraId="0920D03D" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00F21D45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
@@ -2582,6135 +2522,5982 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="right" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="2678"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="2182"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="102"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="472"/>
         <w:gridCol w:w="236"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="26AF57C5" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="26AF57C5" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="708" w:type="dxa"/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="4AE16E28" w14:textId="77777777">
+          <w:p w14:paraId="4AE16E28" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="RANGE!C3:G11" w:id="0"/>
-            <w:r w:rsidRPr="004904C5">
+            <w:bookmarkStart w:id="0" w:name="RANGE!C3:G11"/>
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6458" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="454BBEA3" w14:textId="77777777">
+          <w:p w14:paraId="454BBEA3" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:right="-378"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">           </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> TPO VersiFleece AC</w:t>
+              <w:t xml:space="preserve">           VersiWeld TPO VersiFleece AC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="05DD3F59" w14:textId="77777777">
+          <w:p w14:paraId="05DD3F59" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:right="-378"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mechanically Fastened Systems Warranty Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="13D3DB6D" w14:textId="77777777">
+          <w:p w14:paraId="13D3DB6D" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="4195B0E0" w14:textId="77777777">
+          <w:p w14:paraId="4195B0E0" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="3CAA34C7" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="3CAA34C7" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:gridAfter w:val="8"/>
           <w:wAfter w:w="1912" w:type="dxa"/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="2FC6E49A" w14:textId="77777777">
+          <w:p w14:paraId="2FC6E49A" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="000000" w:sz="6" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="7C3CBF15" w14:textId="77777777">
+          <w:p w14:paraId="7C3CBF15" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Minimum Membrane Thickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="double" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="417B9259" w14:textId="77777777">
+          <w:p w14:paraId="417B9259" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Peak Gust Wind Speed Warranty </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="42F8EE0D" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="42F8EE0D" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:gridAfter w:val="8"/>
           <w:wAfter w:w="1912" w:type="dxa"/>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="68B784F7" w14:textId="77777777">
+          <w:p w14:paraId="68B784F7" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="6374ED4B" w14:textId="77777777">
+          <w:p w14:paraId="6374ED4B" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="17C02FDD" w14:textId="77777777">
+          <w:p w14:paraId="17C02FDD" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>55 mph</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="6959D8A6" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="6959D8A6" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:gridAfter w:val="8"/>
           <w:wAfter w:w="1912" w:type="dxa"/>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="62D14E79" w14:textId="77777777">
+          <w:p w14:paraId="62D14E79" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5,10, or 15 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="12BC6B6D" w14:textId="77777777">
+          <w:p w14:paraId="12BC6B6D" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>VersiWeld</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 120-mil </w:t>
+              <w:t xml:space="preserve">VersiWeld 120-mil </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="6171E48D" w14:textId="77777777">
+          <w:p w14:paraId="6171E48D" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="2818CCC0" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="2818CCC0" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="36D959EE" w14:textId="77777777">
+          <w:p w14:paraId="36D959EE" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="4B5BE271" w14:textId="77777777">
+          <w:p w14:paraId="4B5BE271" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A = Not Acceptable  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="1F0AE0DE" w14:textId="77777777">
+          <w:p w14:paraId="1F0AE0DE" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>√= Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="7F6179FD" w14:textId="77777777">
+          <w:p w14:paraId="7F6179FD" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="5991DAD7" w14:textId="77777777">
+          <w:p w14:paraId="5991DAD7" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="4B8554BA" w14:textId="77777777">
+          <w:p w14:paraId="4B8554BA" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="55104F9E" w14:textId="77777777">
+          <w:p w14:paraId="55104F9E" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="6DCB3763" w14:textId="77777777">
+          <w:p w14:paraId="6DCB3763" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidTr="00CB3F08" w14:paraId="51C11C55" w14:textId="77777777">
+      <w:tr w:rsidR="00F21D45" w:rsidRPr="006A58EC" w14:paraId="51C11C55" w14:textId="77777777" w:rsidTr="00CB3F08">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="1574" w:type="dxa"/>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7826" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="5A7397EC" w14:textId="77777777">
+          <w:p w14:paraId="5A7397EC" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="1F981F17" w14:textId="77777777">
+          <w:p w14:paraId="1F981F17" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:left="608" w:hanging="608"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004904C5">
+            <w:r w:rsidRPr="006A58EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>General:  Mechanical Fastening limited to 55 mph, refer to Attachment I, of the VersiFleece AC Specification for number of fastening sheets and fasteners</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="29ED6D7A" w14:textId="77777777">
+          <w:p w14:paraId="29ED6D7A" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:left="608" w:hanging="608"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="148DBD09" w14:textId="77777777">
+          <w:p w14:paraId="148DBD09" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:left="608" w:hanging="608"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00CB3F08" w:rsidRDefault="00F21D45" w14:paraId="1C99C256" w14:textId="77777777">
+          <w:p w14:paraId="1C99C256" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00CB3F08">
             <w:pPr>
               <w:ind w:left="608" w:hanging="608"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00ED43B4" w:rsidP="000720EF" w:rsidRDefault="00ED43B4" w14:paraId="7868C078" w14:textId="77777777">
+    <w:p w14:paraId="7868C078" w14:textId="77777777" w:rsidR="00ED43B4" w:rsidRPr="006A58EC" w:rsidRDefault="00ED43B4" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00ED43B4" w:rsidP="000720EF" w:rsidRDefault="00ED43B4" w14:paraId="65ACA265" w14:textId="77777777">
+    <w:p w14:paraId="65ACA265" w14:textId="77777777" w:rsidR="00ED43B4" w:rsidRPr="006A58EC" w:rsidRDefault="00ED43B4" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00AF6488" w:rsidP="000720EF" w:rsidRDefault="00AF6488" w14:paraId="2ADEDEA0" w14:textId="77777777">
+    <w:p w14:paraId="2ADEDEA0" w14:textId="77777777" w:rsidR="00AF6488" w:rsidRPr="006A58EC" w:rsidRDefault="00AF6488" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="430F631C" w14:textId="77777777">
+    <w:p w14:paraId="430F631C" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="405A11D9" w14:textId="77777777">
+    <w:p w14:paraId="405A11D9" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="000720EF" w:rsidRDefault="00F21D45" w14:paraId="5A6B8227" w14:textId="77777777">
+    <w:p w14:paraId="5A6B8227" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00891A88" w:rsidRDefault="00C64D5E" w14:paraId="696D0794" w14:textId="77777777">
+    <w:p w14:paraId="696D0794" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PRODUCT DELIVERY, STORAGE AND HANDLING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="16C8AACF" w14:textId="77777777">
+    <w:p w14:paraId="16C8AACF" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="2B4D8C36" w14:textId="77777777">
+    <w:p w14:paraId="2B4D8C36" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Deliver materials to the job site in the original, unopened containers labeled with the manufacturer's name, brand name and installation instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="5908B242" w14:textId="77777777">
+    <w:p w14:paraId="5908B242" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="3DAB621F" w14:textId="77777777">
+    <w:p w14:paraId="3DAB621F" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004904C5">
+        <w:t xml:space="preserve">Job site storage temperatures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> F may affect shelf life of curable materials (i.e., Sealant, cleaners, primers, Pourable Sealer, and Pressure-Sensitive Flashing).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="72E0186C" w14:textId="77777777">
+    <w:p w14:paraId="72E0186C" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="1A15ED49" w14:textId="77777777">
+    <w:p w14:paraId="1A15ED49" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Membrane should be stored in its original plastic wrap or be covered to protect from moisture.  Any moisture absorbed by the fleece-backing must be removed by using a wet-vac system, prior to membrane mopping.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00C64D5E" w:rsidRDefault="00C64D5E" w14:paraId="563CBB59" w14:textId="77777777">
+    <w:p w14:paraId="563CBB59" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00C64D5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00C64D5E" w:rsidP="00891A88" w:rsidRDefault="00C64D5E" w14:paraId="72EC1727" w14:textId="77777777">
+    <w:p w14:paraId="72EC1727" w14:textId="77777777" w:rsidR="00C64D5E" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>JOB CONDITIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="66411A7E" w14:textId="77777777">
+    <w:p w14:paraId="66411A7E" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00891A88" w:rsidRDefault="00C64D5E" w14:paraId="6AA24031" w14:textId="77777777">
+    <w:p w14:paraId="6AA24031" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00C64D5E" w:rsidP="00891A88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="435"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technical Manual for applicable project specific Job Conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00F21D45" w:rsidRDefault="00F21D45" w14:paraId="6D8591A2" w14:textId="77777777">
+    <w:p w14:paraId="6D8591A2" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00F21D45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00F21D45" w:rsidP="00F21D45" w:rsidRDefault="00F21D45" w14:paraId="3830DB07" w14:textId="77777777">
+    <w:p w14:paraId="3830DB07" w14:textId="77777777" w:rsidR="00F21D45" w:rsidRPr="006A58EC" w:rsidRDefault="00F21D45" w:rsidP="00F21D45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="454F7A07" w14:textId="77777777">
+    <w:p w14:paraId="454F7A07" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PART II</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="15093A42" w14:textId="77777777">
+    <w:p w14:paraId="15093A42" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00163BA6" w:rsidP="00891A88" w:rsidRDefault="00163BA6" w14:paraId="1E0CB60B" w14:textId="77777777">
+    <w:p w14:paraId="1E0CB60B" w14:textId="77777777" w:rsidR="00163BA6" w:rsidRPr="006A58EC" w:rsidRDefault="00163BA6" w:rsidP="00891A88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="008136A6" w:rsidP="000720EF" w:rsidRDefault="008136A6" w14:paraId="68B08315" w14:textId="77777777">
+    <w:p w14:paraId="68B08315" w14:textId="77777777" w:rsidR="008136A6" w:rsidRPr="006A58EC" w:rsidRDefault="008136A6" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00880424" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="56A1BA95" w14:textId="77777777">
+    <w:p w14:paraId="56A1BA95" w14:textId="77777777" w:rsidR="00880424" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The components of this roofing system are to be products of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or accepted by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> as compatible</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The installation, performance or </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">integrity of products by others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">when selected by the specifier and accepted as compatible by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is not the responsibility of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is expressly disclaimed by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Warrant</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="005A7CFE">
+      <w:r w:rsidR="005A7CFE" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">y.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="157FCCEF" w14:textId="77777777">
+    <w:p w14:paraId="157FCCEF" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00163BA6" w:rsidP="00891A88" w:rsidRDefault="00163BA6" w14:paraId="62E5A864" w14:textId="77777777">
+    <w:p w14:paraId="62E5A864" w14:textId="77777777" w:rsidR="00163BA6" w:rsidRPr="006A58EC" w:rsidRDefault="00163BA6" w:rsidP="00891A88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  MEMBRANE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="008136A6" w:rsidP="000720EF" w:rsidRDefault="008136A6" w14:paraId="1F79EDAE" w14:textId="77777777">
+    <w:p w14:paraId="1F79EDAE" w14:textId="77777777" w:rsidR="008136A6" w:rsidRPr="006A58EC" w:rsidRDefault="008136A6" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00090D5F" w:rsidP="000720EF" w:rsidRDefault="00D247C7" w14:paraId="239FEE86" w14:textId="77777777">
+    <w:p w14:paraId="239FEE86" w14:textId="77777777" w:rsidR="00090D5F" w:rsidRPr="006A58EC" w:rsidRDefault="00D247C7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The membrane incorporates 45-mil</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="0038366C">
+      <w:r w:rsidR="0038366C" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60-mil</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="0038366C">
+      <w:r w:rsidR="0038366C" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, or 80-mil</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> thick </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00ED43B4">
+      <w:r w:rsidR="00ED43B4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VersiWeld</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004904C5" w:rsidR="0038366C">
+      <w:r w:rsidR="0038366C" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> reinforced TPO laminated to 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ounce per square yard, non-woven polyester polypropylene blended fleece resulting in a total finish</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="0038366C">
+      <w:r w:rsidR="0038366C" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ed sheet thickness of 120</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mil</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="0038366C">
+      <w:r w:rsidR="0038366C" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 135-mil, or 155-mil is available 6’ or 12’ wide and length 75</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00090D5F">
+      <w:r w:rsidR="00090D5F" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="008136A6" w:rsidP="000720EF" w:rsidRDefault="00D247C7" w14:paraId="498E5B01" w14:textId="77777777">
+    <w:p w14:paraId="498E5B01" w14:textId="77777777" w:rsidR="008136A6" w:rsidRPr="006A58EC" w:rsidRDefault="00D247C7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00891A88" w:rsidRDefault="008E27D7" w14:paraId="75460469" w14:textId="77777777">
+    <w:p w14:paraId="75460469" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="00891A88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008136A6">
+      <w:r w:rsidR="008136A6" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>RELATED</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VERSICO</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00DC2B10">
+      <w:r w:rsidR="00DC2B10" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MATERIALS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="1A242230" w14:textId="77777777">
+    <w:p w14:paraId="1A242230" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="009240C7" w:rsidP="009240C7" w:rsidRDefault="00FD5B87" w14:paraId="77405098" w14:textId="77777777">
+    <w:p w14:paraId="77405098" w14:textId="77777777" w:rsidR="009240C7" w:rsidRPr="006A58EC" w:rsidRDefault="00FD5B87" w:rsidP="009240C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Base Sheets</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Fasteners</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00DC2B10">
+      <w:r w:rsidR="00DC2B10" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/Plates</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, CCW-550 Primer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00DC2B10">
+      <w:r w:rsidR="00DC2B10" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Primer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pressure Sensitive Cover Strips, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="009240C7">
+      <w:r w:rsidR="009240C7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Reinforced Flashing, Cut-Edge Sealant, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Weathered Membrane Cleaner, Termination Bars, Water Cut-Off Mastic, and other </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00F80ECC">
+      <w:r w:rsidR="00F80ECC" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> products such as cover boards, insulations, and edgings are also required when a System Warranty is specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="009240C7" w:rsidP="009240C7" w:rsidRDefault="009240C7" w14:paraId="7960CA28" w14:textId="77777777">
+    <w:p w14:paraId="7960CA28" w14:textId="77777777" w:rsidR="009240C7" w:rsidRPr="006A58EC" w:rsidRDefault="009240C7" w:rsidP="009240C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="001E2852" w:rsidP="009240C7" w:rsidRDefault="00DC2B10" w14:paraId="113852F3" w14:textId="77777777">
+    <w:p w14:paraId="113852F3" w14:textId="77777777" w:rsidR="001E2852" w:rsidRPr="006A58EC" w:rsidRDefault="00DC2B10" w:rsidP="009240C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Products – </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="009240C7">
+      <w:r w:rsidR="009240C7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Heat Weldable Walkway Pads, Pre-Molded Pipe Flashings, Split Pipe Seals, Curb Wrap Corners, and Sealant Pockets</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00C41485">
+      <w:r w:rsidR="00C41485" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and LIQUISEAL Liquid Flashing</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00090D5F" w:rsidRDefault="00B21CAC" w14:paraId="38D2F5D7" w14:textId="77777777">
+    <w:p w14:paraId="38D2F5D7" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="00090D5F">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="432"/>
           <w:tab w:val="clear" w:pos="864"/>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="-1530"/>
           <w:tab w:val="left" w:pos="-900"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="102E107A" w14:textId="77777777">
+    <w:p w14:paraId="102E107A" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PART III</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:rFonts w:ascii="Univers Extended" w:hAnsi="Univers Extended"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="523AC3DA" w14:textId="77777777">
+    <w:p w14:paraId="523AC3DA" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="00280C56" w:rsidRDefault="008E27D7" w14:paraId="3378707E" w14:textId="77777777">
+    <w:p w14:paraId="3378707E" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="00280C56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000E0CC9" w:rsidP="000E0CC9" w:rsidRDefault="000E0CC9" w14:paraId="2E8053A3" w14:textId="77777777">
+    <w:p w14:paraId="2E8053A3" w14:textId="77777777" w:rsidR="000E0CC9" w:rsidRPr="006A58EC" w:rsidRDefault="000E0CC9" w:rsidP="000E0CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000E0CC9" w:rsidP="00280C56" w:rsidRDefault="000E0CC9" w14:paraId="0C156118" w14:textId="77777777">
+    <w:p w14:paraId="0C156118" w14:textId="77777777" w:rsidR="000E0CC9" w:rsidRPr="006A58EC" w:rsidRDefault="000E0CC9" w:rsidP="00280C56">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>When feasible, begin the application at the highest point of the highest roof level and work to the lowest point to prevent moisture infiltration and minimize construction traffic on completed sections. This will include completion of</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00280C56">
+      <w:r w:rsidR="00280C56" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> all flashings and terminations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00280C56" w:rsidP="00280C56" w:rsidRDefault="00280C56" w14:paraId="2B3A9722" w14:textId="77777777">
+    <w:p w14:paraId="2B3A9722" w14:textId="77777777" w:rsidR="00280C56" w:rsidRPr="006A58EC" w:rsidRDefault="00280C56" w:rsidP="00280C56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="000E0CC9" w:rsidP="00280C56" w:rsidRDefault="000E0CC9" w14:paraId="01C4BCC9" w14:textId="77777777">
+    <w:p w14:paraId="01C4BCC9" w14:textId="77777777" w:rsidR="000E0CC9" w:rsidRPr="006A58EC" w:rsidRDefault="000E0CC9" w:rsidP="00280C56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ROOF DECK CRITERIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="000E0CC9" w:rsidRDefault="005F66DB" w14:paraId="738B1ECB" w14:textId="77777777">
+    <w:p w14:paraId="738B1ECB" w14:textId="77777777" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="005F66DB" w:rsidP="000E0CC9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="3B293F4B" w14:textId="77777777">
+    <w:p w14:paraId="3B293F4B" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="435"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A proper substrate shall be provided by the building owner.  The structure shall be sufficient to withstand normal construction loads and live loads.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="006F1B0E" w:rsidP="000720EF" w:rsidRDefault="006F1B0E" w14:paraId="386E003B" w14:textId="77777777">
+    <w:p w14:paraId="386E003B" w14:textId="77777777" w:rsidR="006F1B0E" w:rsidRPr="006A58EC" w:rsidRDefault="006F1B0E" w:rsidP="000720EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="006F1B0E" w:rsidP="000720EF" w:rsidRDefault="006F1B0E" w14:paraId="6F0BA50F" w14:textId="77777777">
+    <w:p w14:paraId="6F0BA50F" w14:textId="77777777" w:rsidR="006F1B0E" w:rsidRPr="006A58EC" w:rsidRDefault="006F1B0E" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="435"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Defects in the roof deck must be reported and documented to the specifier, general contractor and building owner for assessment.  The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authorized Roofing </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not proceed unless the defects are corrected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005551BD" w:rsidP="005551BD" w:rsidRDefault="005551BD" w14:paraId="2CC8112F" w14:textId="77777777">
+    <w:p w14:paraId="2CC8112F" w14:textId="77777777" w:rsidR="005551BD" w:rsidRPr="006A58EC" w:rsidRDefault="005551BD" w:rsidP="005551BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005551BD" w:rsidP="000720EF" w:rsidRDefault="005551BD" w14:paraId="1247FEBC" w14:textId="77777777">
+    <w:p w14:paraId="1247FEBC" w14:textId="77777777" w:rsidR="005551BD" w:rsidRPr="006A58EC" w:rsidRDefault="005551BD" w:rsidP="000720EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="435"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technical Manual for acceptable decks and the applicable </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fasteners (when mechanical attachment of insulation or base sheets is specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00280C56" w:rsidP="00280C56" w:rsidRDefault="00280C56" w14:paraId="6F0430C9" w14:textId="77777777">
+    <w:p w14:paraId="6F0430C9" w14:textId="77777777" w:rsidR="00280C56" w:rsidRPr="006A58EC" w:rsidRDefault="00280C56" w:rsidP="00280C56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="00280C56" w:rsidRDefault="000E0CC9" w14:paraId="0ED07B98" w14:textId="77777777">
+    <w:p w14:paraId="0ED07B98" w14:textId="77777777" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="000E0CC9" w:rsidP="00280C56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SUBSTRATE REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="00F21D45" w:rsidRDefault="005F66DB" w14:paraId="6F223156" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004904C5">
+    <w:p w14:paraId="6F223156" w14:textId="77777777" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="005F66DB" w:rsidP="00F21D45">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="002C7AE4">
+      <w:r w:rsidR="002C7AE4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="002C7AE4">
+      <w:r w:rsidR="002C7AE4" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="0DCB9626" w14:textId="77777777">
+    <w:p w14:paraId="0DCB9626" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>The membrane may be installed over an existing smooth surfaced asphalt built-up roof (Type III or IV Asphalt), modified bitumen or mineral surfaced cap sheet and mechanically fastened to the roof deck with Versico Fasteners/ Plates or Bars for up to a 15 year warranty.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="564BE47A" w14:textId="77777777">
+    <w:p w14:paraId="564BE47A" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="388910C2" w14:textId="77777777">
+    <w:p w14:paraId="388910C2" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>The substrate must be dry, relatively smooth, and free of protrusions, debris, sharp edges or foreign materials, accumulated water, ice and snow. Cracks or voids in the substrate greater than 1/4" must be filled with a suitable material.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="7D54C6A7" w14:textId="77777777">
+    <w:p w14:paraId="7D54C6A7" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="3855EF40" w14:textId="77777777">
+    <w:p w14:paraId="3855EF40" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Cut and remove wet insulation as identified by the specifier and fill all voids with new insulation, so that it is flush with the existing roofing assembly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00280C56" w:rsidP="00280C56" w:rsidRDefault="00280C56" w14:paraId="53C84A62" w14:textId="77777777">
+    <w:p w14:paraId="53C84A62" w14:textId="77777777" w:rsidR="00280C56" w:rsidRPr="006A58EC" w:rsidRDefault="00280C56" w:rsidP="00280C56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005551BD" w:rsidP="00280C56" w:rsidRDefault="005551BD" w14:paraId="45DA6D2A" w14:textId="77777777">
+    <w:p w14:paraId="45DA6D2A" w14:textId="77777777" w:rsidR="005551BD" w:rsidRPr="006A58EC" w:rsidRDefault="005551BD" w:rsidP="00280C56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSTALLATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="003B4B65" w:rsidP="003B4B65" w:rsidRDefault="003B4B65" w14:paraId="679ABCBF" w14:textId="77777777">
+    <w:p w14:paraId="679ABCBF" w14:textId="77777777" w:rsidR="003B4B65" w:rsidRPr="006A58EC" w:rsidRDefault="003B4B65" w:rsidP="003B4B65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005551BD" w:rsidP="003B4B65" w:rsidRDefault="003B4B65" w14:paraId="3647D915" w14:textId="77777777">
+    <w:p w14:paraId="3647D915" w14:textId="77777777" w:rsidR="005551BD" w:rsidRPr="006A58EC" w:rsidRDefault="003B4B65" w:rsidP="003B4B65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the applicable </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="005551BD">
+      <w:r w:rsidR="005551BD" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Safety Data Sheets </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">and Technical/Product Data Sheets for cautions and warnings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="000720EF" w:rsidRDefault="005F66DB" w14:paraId="7D5FD178" w14:textId="77777777">
+    <w:p w14:paraId="7D5FD178" w14:textId="77777777" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="005F66DB" w:rsidP="000720EF">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="004A2EE7" w:rsidP="00891A88" w:rsidRDefault="00FD5B87" w14:paraId="28766B9E" w14:textId="7A3FE3F0">
+    <w:p w14:paraId="28766B9E" w14:textId="7A3FE3F0" w:rsidR="004A2EE7" w:rsidRPr="006A58EC" w:rsidRDefault="00FD5B87" w:rsidP="00891A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="004A2EE7">
+      <w:r w:rsidR="004A2EE7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Membrane Installation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="001856A4" w14:textId="77777777">
+    <w:p w14:paraId="001856A4" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="004A2EE7" w:rsidRDefault="005F66DB" w14:paraId="620B5993" w14:textId="77777777">
+    <w:p w14:paraId="620B5993" w14:textId="77777777" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="005F66DB" w:rsidP="004A2EE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="3743EA85" w14:textId="344005EE">
+    <w:p w14:paraId="3743EA85" w14:textId="344005EE" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="792"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="4388CE20" w14:textId="77777777">
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VersiWeld TPO VersiFleece AC Membrane shall be positioned over the existing roof surface and mechanically fastened to the roof deck with Versico Fasteners and Plates or Bars spaced a maximum of 12” on center in the field of the roof area. Placement of the securement will be along the edge without a selvage edge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4388CE20" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="72588B59" w14:textId="77777777">
+    <w:p w14:paraId="72588B59" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Perimeter Securement Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="49E6BA7C" w14:textId="77777777">
+    <w:p w14:paraId="49E6BA7C" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="338D0947" w14:textId="77757367">
+    <w:p w14:paraId="338D0947" w14:textId="77757367" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The membrane shall be secured around the building perimeter using additional rows of Versico Fasteners and Plates or Bars positioned along the centerline of the 12’ wide sheets as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="44A9C7A7" w14:textId="77777777">
+    <w:p w14:paraId="44A9C7A7" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="405D29DC" w14:textId="2990BCB1">
+    <w:p w14:paraId="405D29DC" w14:textId="2990BCB1" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="511BAEBE" w14:textId="77777777">
+      <w:r w:rsidRPr="006A58EC">
+        <w:t>VersiWeld Pressure-Sensitive Cover Strips (in conjunction with TPO Primer) or a minimum 6" wide VersiWeld Reinforced Membrane (hot air welded) shall be used to overlay the fasteners and plates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511BAEBE" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="2E0B965A" w14:textId="01145F3A">
+    <w:p w14:paraId="2E0B965A" w14:textId="01145F3A" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="0D93C0AF" w14:textId="77777777">
+      <w:r w:rsidRPr="006A58EC">
+        <w:t xml:space="preserve">Adjoining sheets of VersiWeld TPO VersiFleece AC Membrane are overlapped approximately 5-1/2” along the length of the membrane (at the selvage edge) where fastening plates will be located. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D93C0AF" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="78539FB6" w14:textId="77777777">
+    <w:p w14:paraId="78539FB6" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="792"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>End Laps</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="3B22F46A" w14:textId="77777777">
+    <w:p w14:paraId="3B22F46A" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="4707648B" w14:textId="0551BDE4">
+    <w:p w14:paraId="4707648B" w14:textId="0551BDE4" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="009B5FA5" w:rsidP="009B5FA5" w:rsidRDefault="009B5FA5" w14:paraId="7CA13ED8" w14:textId="77777777">
+      <w:r w:rsidRPr="006A58EC">
+        <w:t>At end laps (along the width of the sheet), membranes shall be butted together which will be overlaid with 6"wide VersiWeld reinforced membrane hot air welded on all edges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA13ED8" w14:textId="77777777" w:rsidR="009B5FA5" w:rsidRPr="006A58EC" w:rsidRDefault="009B5FA5" w:rsidP="009B5FA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="1890"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:line="229" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="399638A2" w14:textId="77777777">
+    <w:p w14:paraId="399638A2" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Additional Membrane Securement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="5307649C" w14:textId="77777777">
+    <w:p w14:paraId="5307649C" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="5DAB92A1" w14:textId="44D86D9E">
+    <w:p w14:paraId="5DAB92A1" w14:textId="44D86D9E" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>The membrane must be secured at the perimeter of each roof level, roof section, expansion joint, curb, skylight, interior wall, penthouse, etc., at any angle change which exceeds 2" in one horizontal foot and at all other penetrations in accordance with Versico's Details published in the Versico Technical Manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="1A252227" w14:textId="77777777">
+    <w:p w14:paraId="1A252227" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="1D9BE8B8" w14:textId="77777777">
+    <w:p w14:paraId="1D9BE8B8" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Membrane Flashing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="013B9751" w14:textId="77777777">
+    <w:p w14:paraId="013B9751" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="6628A1F1" w14:textId="37447AC7">
+    <w:p w14:paraId="6628A1F1" w14:textId="37447AC7" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="num" w:pos="810"/>
           <w:tab w:val="num" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="3FD97823" w14:textId="77777777">
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flash all walls and curbs with VersiFleece AC or VersiWeld reinforced membrane.  Non-reinforced membrane shall be limited to inside and outside corners, field fabricated pipe seals, scuppers and Sealant Pockets where the use of pre-molded accessories are not practical.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD97823" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="14E2B700" w14:textId="10AAF8EB">
+    <w:p w14:paraId="14E2B700" w14:textId="10AAF8EB" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="num" w:pos="810"/>
           <w:tab w:val="num" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>When using the VersiWeld Pressure-Sensitive Cover Strip to overlay metal edging flanges or fasteners/plates, Versico Weather Membrane Cleaner is used to clean surfaces as needed. Apply Versico TPO Primer or Low-VOC TPO Primer prior to applying Pressure-Sensitive Cover Strip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="58933E22" w14:textId="77777777">
+    <w:p w14:paraId="58933E22" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="23C394F7" w14:textId="77777777">
+    <w:p w14:paraId="23C394F7" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Metal Work </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="21368FD0" w14:textId="77777777">
+    <w:p w14:paraId="21368FD0" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="4537EE5C" w14:textId="25D536F2">
+    <w:p w14:paraId="4537EE5C" w14:textId="25D536F2" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Terminate the flashing in accordance with the appropriate Versico Details above anticipated slush line.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="0DC02A6C" w14:textId="77777777">
+    <w:p w14:paraId="0DC02A6C" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="20283366" w14:textId="77777777">
+    <w:p w14:paraId="20283366" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Note:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Fleece backing must be removed from the back of the membrane prior to completing compression seal terminations so Water Cut-Off Mastic is applied directly to the membrane surface.  Apply heat to the fleece material and scrape to fully remove.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="41489271" w14:textId="77777777">
+    <w:p w14:paraId="41489271" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="1826D058" w14:textId="1BDA159B">
+    <w:p w14:paraId="1826D058" w14:textId="1BDA159B" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Versico recommends a SecurEdge Metal Edging/Coping, or Drip Edge for membrane termination.  Installation instruction sheets are available from Versico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="24138AE6" w14:textId="77777777">
+    <w:p w14:paraId="24138AE6" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="1CC4659C" w14:textId="3F0A5483">
+    <w:p w14:paraId="1CC4659C" w14:textId="3F0A5483" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Metal work by others, when specified, must be fastened to prevent the metal from pulling free or buckling, and sealed to prevent moisture from entering the roofing system or building.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Unless supplied by Versico, the performance and integrity of metal work by others is not included in this specification and is excluded from the Versico warranty.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="357AD329" w14:textId="77777777">
+        <w:t xml:space="preserve">Unless supplied by Versico, the performance and integrity of metal work by others is not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>included in this specification and is excluded from the Versico warranty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357AD329" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00A016DA" w:rsidRDefault="00A016DA" w14:paraId="44039C4B" w14:textId="101CFADC">
+    <w:p w14:paraId="44039C4B" w14:textId="101CFADC" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="00A016DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>On retrofit projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, existing counterflashing, edging, expansion joint covers, copings, etc., shall not be reused unless investigated by the specifier to determine its compliance to Versico’s current details.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="005F66DB" w:rsidP="009B5FA5" w:rsidRDefault="005F66DB" w14:paraId="688B51BF" w14:textId="42D094DA">
+    <w:p w14:paraId="688B51BF" w14:textId="42D094DA" w:rsidR="005F66DB" w:rsidRPr="006A58EC" w:rsidRDefault="005F66DB" w:rsidP="009B5FA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="009B5FA5" w:rsidRDefault="00A016DA" w14:paraId="56EB3B3F" w14:textId="194CC7BD">
+    <w:p w14:paraId="56EB3B3F" w14:textId="194CC7BD" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="009B5FA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="009B5FA5" w:rsidRDefault="00A016DA" w14:paraId="31976E0F" w14:textId="77777777">
+    <w:p w14:paraId="31976E0F" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="009B5FA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="008E27D7" w14:paraId="43CBF36A" w14:textId="77777777">
+    <w:p w14:paraId="43CBF36A" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="008E27D7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach copies of the applicable </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details that pertain to the individual project to complete a bid package submittal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="0245F9FC" w14:textId="19660B78">
+    <w:p w14:paraId="0245F9FC" w14:textId="19660B78" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="000720EF" w:rsidRDefault="00A016DA" w14:paraId="7AD2C226" w14:textId="026F178E">
+    <w:p w14:paraId="7AD2C226" w14:textId="026F178E" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="000720EF" w:rsidRDefault="00A016DA" w14:paraId="7AE75DDA" w14:textId="77777777">
+    <w:p w14:paraId="7AE75DDA" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00A016DA" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00D401B7" w14:paraId="5193EF2B" w14:textId="070B5672">
+    <w:p w14:paraId="5193EF2B" w14:textId="6049C413" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00D401B7" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Copyright </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00AC61BA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004904C5" w:rsidR="009B5FA5">
+      <w:r w:rsidR="00F60B39" w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5FA5" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00FD5B87">
+      <w:r w:rsidR="00FD5B87" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00983894" w14:paraId="334B2E6C" w14:textId="77777777">
+    <w:p w14:paraId="334B2E6C" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00983894" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004904C5" w:rsidR="00C41485">
+      <w:r w:rsidRPr="006A58EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Versico, VersiWeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41485" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VersiFleece</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00C41485">
+      <w:r w:rsidR="00C41485" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and LIQUISEAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> are trademarks of Versico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B21CAC" w:rsidP="000720EF" w:rsidRDefault="00B21CAC" w14:paraId="6640C1FE" w14:textId="77777777">
+    <w:p w14:paraId="6640C1FE" w14:textId="77777777" w:rsidR="00B21CAC" w:rsidRPr="006A58EC" w:rsidRDefault="00B21CAC" w:rsidP="000720EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00F25ABD" w:rsidRDefault="00FD5B87" w14:paraId="728C0B24" w14:textId="77777777">
+    <w:p w14:paraId="728C0B24" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="00FD5B87" w:rsidP="00F25ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00A016DA" w:rsidP="00F25ABD" w:rsidRDefault="008E732E" w14:paraId="32E0E676" w14:textId="77777777">
+    <w:p w14:paraId="32E0E676" w14:textId="77777777" w:rsidR="00A016DA" w:rsidRPr="006A58EC" w:rsidRDefault="008E732E" w:rsidP="00F25ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">P. O. Box </w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00983894">
+      <w:r w:rsidR="00983894" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1289</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B42023" w:rsidP="00F25ABD" w:rsidRDefault="00983894" w14:paraId="5D5F2887" w14:textId="78F60E89">
+    <w:p w14:paraId="5D5F2887" w14:textId="78F60E89" w:rsidR="00B42023" w:rsidRPr="006A58EC" w:rsidRDefault="00983894" w:rsidP="00F25ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Carlisle</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, PA  17013</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E732E">
+      <w:r w:rsidR="008E732E" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004904C5" w:rsidR="00B42023" w:rsidP="00F25ABD" w:rsidRDefault="008E732E" w14:paraId="26A2BB88" w14:textId="77777777">
+    <w:p w14:paraId="26A2BB88" w14:textId="77777777" w:rsidR="00B42023" w:rsidRPr="006A58EC" w:rsidRDefault="008E732E" w:rsidP="00F25ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>800-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00983894">
+      <w:r w:rsidR="00983894" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00983894">
+      <w:r w:rsidR="00983894" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="008E27D7">
+      <w:r w:rsidR="008E27D7" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5" w:rsidR="00983894">
+      <w:r w:rsidR="00983894" w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7663</w:t>
       </w:r>
-      <w:r w:rsidRPr="004904C5">
+      <w:r w:rsidRPr="006A58EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058566C" w:rsidP="00F25ABD" w:rsidRDefault="00983894" w14:paraId="4C0106E1" w14:textId="04E8AB29">
+    <w:p w14:paraId="4C0106E1" w14:textId="04E8AB29" w:rsidR="0058566C" w:rsidRDefault="00983894" w:rsidP="00F25ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-630"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7344"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8208"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9504"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10368"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="004904C5">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006A58EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>www.versico.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00115304" w:rsidR="00115304" w:rsidP="00115304" w:rsidRDefault="00115304" w14:paraId="6CFAED8D" w14:textId="71783A1F">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00115304" w:rsidR="00115304" w:rsidP="00115304" w:rsidRDefault="00115304" w14:paraId="54365E9C" w14:textId="77777777">
+    <w:p w14:paraId="6CFAED8D" w14:textId="71783A1F" w:rsidR="00115304" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="00115304">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5AB9DD" w14:textId="2F991DD7" w:rsidR="00115304" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="00115304">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201A90AE" w14:textId="362D394E" w:rsidR="00115304" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="00115304">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFC33DB" w14:textId="095E668D" w:rsidR="00115304" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="00115304">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0590EACB" w14:textId="238C30BC" w:rsidR="00115304" w:rsidRDefault="00115304" w:rsidP="00115304"/>
+    <w:p w14:paraId="54365E9C" w14:textId="77777777" w:rsidR="00115304" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="00115304">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00115304" w:rsidR="00115304" w:rsidSect="008E27D7">
+    <w:sectPr w:rsidR="00115304" w:rsidRPr="00115304" w:rsidSect="008E27D7">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="415" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF1585" w:rsidRDefault="00AF1585" w14:paraId="20150E70" w14:textId="77777777">
+    <w:p w14:paraId="369892D7" w14:textId="77777777" w:rsidR="008E424A" w:rsidRDefault="008E424A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF1585" w:rsidRDefault="00AF1585" w14:paraId="0733D736" w14:textId="77777777">
+    <w:p w14:paraId="1977526D" w14:textId="77777777" w:rsidR="008E424A" w:rsidRDefault="008E424A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aharoni">
-    <w:panose1 w:val="02010803020104030203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers Extended">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001D0BFC" w:rsidRDefault="001D0BFC" w14:paraId="7473564B" w14:textId="77777777">
+  <w:p w14:paraId="7473564B" w14:textId="77777777" w:rsidR="001D0BFC" w:rsidRDefault="001D0BFC">
     <w:pPr>
-      <w:framePr w:w="10681" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="text" w:x="841" w:y="135"/>
+      <w:framePr w:w="10681" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="841" w:y="135"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="8880"/>
       </w:tabs>
       <w:ind w:right="-600"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C41485">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001D0BFC" w:rsidP="00FD5B87" w:rsidRDefault="001D0BFC" w14:paraId="07C28079" w14:textId="536514B5">
+  <w:p w14:paraId="07C28079" w14:textId="788FC5C5" w:rsidR="001D0BFC" w:rsidRDefault="001D0BFC" w:rsidP="00FD5B87">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8040"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9480"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                                          </w:t>
     </w:r>
     <w:r w:rsidR="00D26393">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">              </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">VersiFleece AC </w:t>
     </w:r>
     <w:r w:rsidR="005335C4">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>MF</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Guide – </w:t>
     </w:r>
-    <w:r w:rsidR="006044E3">
+    <w:r w:rsidR="00147FC3">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00AC61BA">
+    <w:r w:rsidR="00F60B39">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF1585" w:rsidRDefault="00AF1585" w14:paraId="39DBC5D6" w14:textId="77777777">
+    <w:p w14:paraId="5E45CF5F" w14:textId="77777777" w:rsidR="008E424A" w:rsidRDefault="008E424A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF1585" w:rsidRDefault="00AF1585" w14:paraId="4D389E9B" w14:textId="77777777">
+    <w:p w14:paraId="7DBD1AFA" w14:textId="77777777" w:rsidR="008E424A" w:rsidRDefault="008E424A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...9 lines deleted...]
-</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="007D5F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8729F70"/>
     <w:lvl w:ilvl="0" w:tplc="1FF08530">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -9030,51 +8817,51 @@
         </w:tabs>
         <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3672"/>
         </w:tabs>
         <w:ind w:left="3672" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A32436F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5B4CF18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -10418,51 +10205,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A71C6DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2670"/>
         </w:tabs>
         <w:ind w:left="2670" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3390"/>
         </w:tabs>
         <w:ind w:left="3390" w:hanging="360"/>
@@ -12209,51 +11996,51 @@
     <w:nsid w:val="6DEF2673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D38E72DE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23BC5F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
@@ -12270,51 +12057,51 @@
       <w:pPr>
         <w:ind w:left="4590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BD445988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D12623"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B7CEE1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -12836,362 +12623,365 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="827407037">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2036878696">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="844437054">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1184589633">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1813669823">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1892577694">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:gutterAtTop/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA5C19"/>
     <w:rsid w:val="000121C5"/>
     <w:rsid w:val="00017C71"/>
     <w:rsid w:val="0002082C"/>
     <w:rsid w:val="000272FA"/>
     <w:rsid w:val="000359D0"/>
     <w:rsid w:val="00054284"/>
     <w:rsid w:val="000577AD"/>
     <w:rsid w:val="000720EF"/>
     <w:rsid w:val="00072185"/>
     <w:rsid w:val="000907F3"/>
     <w:rsid w:val="00090D5F"/>
     <w:rsid w:val="000B20E3"/>
     <w:rsid w:val="000E0CC9"/>
     <w:rsid w:val="000E3098"/>
     <w:rsid w:val="000E7553"/>
     <w:rsid w:val="00107D37"/>
     <w:rsid w:val="00115304"/>
     <w:rsid w:val="00133E6C"/>
+    <w:rsid w:val="00147FC3"/>
     <w:rsid w:val="00154FAB"/>
     <w:rsid w:val="00163BA6"/>
     <w:rsid w:val="001B133F"/>
     <w:rsid w:val="001D0BFC"/>
     <w:rsid w:val="001E2852"/>
     <w:rsid w:val="001E29AD"/>
+    <w:rsid w:val="001E7749"/>
     <w:rsid w:val="002414D5"/>
     <w:rsid w:val="00280C56"/>
     <w:rsid w:val="002B2666"/>
     <w:rsid w:val="002B69B4"/>
+    <w:rsid w:val="002C1690"/>
     <w:rsid w:val="002C7AE4"/>
     <w:rsid w:val="00326F03"/>
     <w:rsid w:val="0033696A"/>
     <w:rsid w:val="00337407"/>
-    <w:rsid w:val="00371BD9"/>
     <w:rsid w:val="0037350B"/>
     <w:rsid w:val="00374E94"/>
     <w:rsid w:val="0038366C"/>
     <w:rsid w:val="003A552D"/>
     <w:rsid w:val="003B4B65"/>
+    <w:rsid w:val="003D02BC"/>
     <w:rsid w:val="003D5EBA"/>
     <w:rsid w:val="00412BF5"/>
     <w:rsid w:val="00417763"/>
     <w:rsid w:val="00460C0C"/>
     <w:rsid w:val="004904C5"/>
     <w:rsid w:val="004A2EE7"/>
     <w:rsid w:val="005207EE"/>
     <w:rsid w:val="00532C7F"/>
     <w:rsid w:val="005335C4"/>
     <w:rsid w:val="0055292A"/>
     <w:rsid w:val="005551BD"/>
+    <w:rsid w:val="00561887"/>
     <w:rsid w:val="0058566C"/>
     <w:rsid w:val="005A7CFE"/>
     <w:rsid w:val="005F5B32"/>
     <w:rsid w:val="005F66DB"/>
     <w:rsid w:val="005F7D68"/>
     <w:rsid w:val="006044E3"/>
     <w:rsid w:val="00623D56"/>
     <w:rsid w:val="00675444"/>
     <w:rsid w:val="00682A64"/>
     <w:rsid w:val="00686708"/>
+    <w:rsid w:val="00697968"/>
+    <w:rsid w:val="006A58EC"/>
     <w:rsid w:val="006D5ACA"/>
     <w:rsid w:val="006F1B0E"/>
     <w:rsid w:val="00711B55"/>
     <w:rsid w:val="00727F96"/>
     <w:rsid w:val="0073741E"/>
     <w:rsid w:val="00785CF3"/>
     <w:rsid w:val="00786ED5"/>
     <w:rsid w:val="00791D88"/>
     <w:rsid w:val="007C275F"/>
     <w:rsid w:val="007C6FBE"/>
     <w:rsid w:val="007F0EDC"/>
     <w:rsid w:val="007F221B"/>
     <w:rsid w:val="008136A6"/>
     <w:rsid w:val="00822E73"/>
     <w:rsid w:val="00853CDD"/>
     <w:rsid w:val="008612DF"/>
     <w:rsid w:val="00880424"/>
     <w:rsid w:val="00884B76"/>
     <w:rsid w:val="00891A88"/>
     <w:rsid w:val="008A107C"/>
+    <w:rsid w:val="008D43F4"/>
     <w:rsid w:val="008D5BD0"/>
     <w:rsid w:val="008E27D7"/>
+    <w:rsid w:val="008E424A"/>
     <w:rsid w:val="008E732E"/>
     <w:rsid w:val="009108F1"/>
     <w:rsid w:val="00915211"/>
     <w:rsid w:val="009240C7"/>
     <w:rsid w:val="009549D4"/>
     <w:rsid w:val="009629CB"/>
     <w:rsid w:val="00972B5B"/>
     <w:rsid w:val="009836AE"/>
     <w:rsid w:val="00983894"/>
     <w:rsid w:val="009B5FA5"/>
     <w:rsid w:val="00A016DA"/>
     <w:rsid w:val="00A3307F"/>
     <w:rsid w:val="00A355C2"/>
     <w:rsid w:val="00A425F1"/>
     <w:rsid w:val="00A522D6"/>
     <w:rsid w:val="00A55512"/>
     <w:rsid w:val="00AC61BA"/>
     <w:rsid w:val="00AD5DE1"/>
     <w:rsid w:val="00AF1585"/>
     <w:rsid w:val="00AF3B06"/>
     <w:rsid w:val="00AF6488"/>
+    <w:rsid w:val="00B05681"/>
     <w:rsid w:val="00B1481D"/>
     <w:rsid w:val="00B1556F"/>
     <w:rsid w:val="00B21CAC"/>
     <w:rsid w:val="00B348BD"/>
     <w:rsid w:val="00B3727D"/>
     <w:rsid w:val="00B42023"/>
     <w:rsid w:val="00B725B1"/>
     <w:rsid w:val="00BA5094"/>
     <w:rsid w:val="00BB58E1"/>
     <w:rsid w:val="00C15A03"/>
     <w:rsid w:val="00C41485"/>
     <w:rsid w:val="00C564CA"/>
     <w:rsid w:val="00C64D5E"/>
     <w:rsid w:val="00C67877"/>
     <w:rsid w:val="00C9380C"/>
     <w:rsid w:val="00CB6883"/>
     <w:rsid w:val="00CD557E"/>
     <w:rsid w:val="00CE5327"/>
     <w:rsid w:val="00D17B47"/>
     <w:rsid w:val="00D247C7"/>
     <w:rsid w:val="00D26393"/>
     <w:rsid w:val="00D401B7"/>
     <w:rsid w:val="00D4725E"/>
     <w:rsid w:val="00D5485B"/>
     <w:rsid w:val="00D84AAF"/>
     <w:rsid w:val="00DC2B10"/>
     <w:rsid w:val="00E3384B"/>
     <w:rsid w:val="00E5005F"/>
     <w:rsid w:val="00E6043E"/>
     <w:rsid w:val="00E6555B"/>
     <w:rsid w:val="00EA09BD"/>
     <w:rsid w:val="00EA64EB"/>
     <w:rsid w:val="00EA7E9B"/>
     <w:rsid w:val="00ED43B4"/>
     <w:rsid w:val="00ED6A32"/>
     <w:rsid w:val="00F004B8"/>
     <w:rsid w:val="00F215B3"/>
     <w:rsid w:val="00F21D45"/>
     <w:rsid w:val="00F25ABD"/>
+    <w:rsid w:val="00F60B39"/>
     <w:rsid w:val="00F80ECC"/>
     <w:rsid w:val="00FA5C19"/>
     <w:rsid w:val="00FD5B87"/>
     <w:rsid w:val="00FE15D9"/>
     <w:rsid w:val="00FF3B73"/>
-    <w:rsid w:val="020A3562"/>
-[...5 lines deleted...]
-    <w:rsid w:val="7B199FF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68575AB6"/>
   <w15:docId w15:val="{AF109600-8875-4AF2-927D-0723AD05D47D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13328,52 +13118,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13440,51 +13230,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1950"/>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="864"/>
@@ -13774,72 +13564,72 @@
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="4752"/>
         <w:tab w:val="left" w:pos="5184"/>
         <w:tab w:val="left" w:pos="5616"/>
         <w:tab w:val="left" w:pos="6048"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="6912"/>
         <w:tab w:val="left" w:pos="7344"/>
         <w:tab w:val="left" w:pos="7776"/>
         <w:tab w:val="left" w:pos="8208"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="810"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1296"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2592"/>
         <w:tab w:val="left" w:pos="3024"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="3888"/>
         <w:tab w:val="left" w:pos="4320"/>
@@ -14143,96 +13933,97 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E27D7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E27D7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00915211"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:rsid w:val="00D247C7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versico.com" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rd01b453d5be9435c" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versico.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14476,66 +14267,160 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1735</Words>
+  <Characters>9685</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>269</Lines>
+  <Paragraphs>103</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="33" baseType="lpstr">
+      <vt:lpstr>1</vt:lpstr>
+      <vt:lpstr>VersiFleece® AC TPO</vt:lpstr>
+      <vt:lpstr>Mechanically-Fastened Roofing System</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>GENERAL</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>MEMBRANE</vt:lpstr>
+      <vt:lpstr>RELATED VERSICO MATERIALS</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr/>
+      <vt:lpstr/>
+      <vt:lpstr>GENERAL</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>When feasible, begin the application at the highest point of the highest roof le</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>ROOF DECK CRITERIA</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>A proper substrate shall be provided by the building owner.  The structure shall</vt:lpstr>
+      <vt:lpstr>Defects in the roof deck must be reported and documented to the specifier, gener</vt:lpstr>
+      <vt:lpstr>Refer to Versico Technical Manual for acceptable decks and the applicable Versic</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>SUBSTRATE REQUIREMENTS</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>INSTALLATION</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>Refer to the applicable Safety Data Sheets and Technical/Product Data Sheets for</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>Copyright 2019 Versico</vt:lpstr>
+      <vt:lpstr>Versico</vt:lpstr>
+      <vt:lpstr>P. O. Box 1289</vt:lpstr>
+      <vt:lpstr>Carlisle, PA  17013 </vt:lpstr>
+      <vt:lpstr>(800-992-7663) </vt:lpstr>
+      <vt:lpstr>www.versico.com</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Carlisle SynTec Incorporated</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11317</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>7471218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.carlisle-syntec.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5373991</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1024</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1025</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>..\..\..\..\Carlisle Logos\HM logo\Print\HM-EPDM-Logo.tif</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>Brian Chamberlain</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2012-01-12T19:48:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0e676715d9ab34925faa88229fa4196d99f0b02fb670eb54f95daa13903caae3</vt:lpwstr>
   </property>
 </Properties>
 </file>